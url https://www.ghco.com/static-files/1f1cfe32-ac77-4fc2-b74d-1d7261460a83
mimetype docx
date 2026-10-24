--- v0 (2026-06-24)
+++ v1 (2026-10-24)
@@ -1,311 +1,15455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="page1"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SEC Form 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="51" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:left="80"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>FORM 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="244" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="0" w:line="243" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check this box if no longer subject to Section 16. Form 4 or Form 5 obligations may continue. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>See</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Instruction 1(b).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="page">
-              <wp:posOffset>520065</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>38100</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="page">
-              <wp:posOffset>520065</wp:posOffset>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-235585</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6530340" cy="9660255"/>
+            <wp:extent cx="127000" cy="127000"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
-                      <a:clrChange>
-[...8 lines deleted...]
-                      </a:clrChange>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6530340" cy="9660255"/>
+                      <a:ext cx="127000" cy="127000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="221" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360" w:right="60"/>
+        <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Check this box to indicate that a transaction was made pursuant to a contract, instruction or written plan for the purchase or sale of equity securities of the issuer that is intended to satisfy the affirmative defense conditions of Rule 10b5-1(c). See Instruction 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>38100</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-682625</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="127000" cy="127000"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="127000" cy="127000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="272" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:ind w:right="33"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>UNITED STATES SECURITIES AND EXCHANGE COMMISSION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="27"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:ind w:right="33"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Washington, D.C. 20549</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="102"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="320"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>OMB APPROVAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="118"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:ind w:right="33"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>STATEMENT OF CHANGES IN BENEFICIAL OWNERSHIP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>OMB Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>3235-0287</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Estimated average burden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="67"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:ind w:right="33"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Filed pursuant to Section 16(a) of the Securities Exchange Act of 1934</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>hours per response:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="42"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5313045</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-646430</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="59055" cy="659765"/>
+            <wp:wrapNone/>
+            <wp:docPr id="3" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="59055" cy="659765"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4043680</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-646430</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="59055" cy="659765"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="59055" cy="659765"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1460"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>or Section 30(h) of the Investment Company Act of 1940</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-1582420</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>772160</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6989445" cy="4882515"/>
+            <wp:wrapNone/>
+            <wp:docPr id="5" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6989445" cy="4882515"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1285" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="2">
+            <w:col w:w="2320" w:space="160"/>
+            <w:col w:w="8600"/>
+          </w:cols>
+          <w:pgMar w:left="460" w:top="219" w:right="359" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="80"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1. Name and Address of Reporting Person</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single" w:color="auto"/>
+          <w:color w:val="0000EE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:u w:val="single" w:color="auto"/>
+            <w:color w:val="0000EE"/>
+          </w:rPr>
+          <w:t>Davis Christopher C</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="309" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="120"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="1320" w:val="left"/>
+          <w:tab w:leader="none" w:pos="2540" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(Last)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(First)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(Middle)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="75" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="120"/>
+        <w:spacing w:after="0" w:line="294" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>C/O GRAHAM HOLDINGS 1812 NORTH MOORE ST.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>SUITE 2100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="299" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblInd w:w="80" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="175"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(Street)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="237"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="40"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>ARLINGTON   VA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>22209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="149"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="91"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3620" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issuer Name </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ticker or Trading Symbol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="91"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Relationship of Reporting Person(s) to Issuer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="147"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3740" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="147" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="0000EE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:color w:val="0000EE"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Holdings Co </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="0000EE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>GHC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="0000EE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(Check all applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="42"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="38"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="0000EE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="0000EE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="400"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="300"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>10% Owner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="155"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="178"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="400"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Officer (give title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="300"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Other (specify</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="185"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="91"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3620" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Date of Earliest Transaction (Month/Day/Year)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="400"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>below)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="300"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>below)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="226"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>01/02/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="341"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="199"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="91"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3620" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>If Amendment, Date of Original Filed (Month/Day/Year)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="91"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Individual or Joint/Group Filing (Check Applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="3900"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Line)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="52" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4420"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Form filed by One Reporting Person</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="77" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4420"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Form filed by More than One Reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="9" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4420"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="2">
+            <w:col w:w="3180" w:space="660"/>
+            <w:col w:w="7240"/>
+          </w:cols>
+          <w:pgMar w:left="460" w:top="219" w:right="359" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+          <w:type w:val="continuous"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="65" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:ind w:left="120"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="1320" w:val="left"/>
+          <w:tab w:leader="none" w:pos="2540" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(City)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(State)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(Zip)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="195" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:ind w:right="100"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Table I - Non-Derivative Securities Acquired, Disposed of, or Beneficially Owned</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="123" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="149"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1. Title of Security (Instr. 3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="420"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2. Transaction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="40"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2A. Deemed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>4. Securities Acquired (A) or</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>5. Amount of</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>6. Ownership</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>7. Nature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="420"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="40"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Execution Date,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="20"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Transaction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="20"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Disposed Of (D) (Instr. 3, 4 and 5)   Securities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Form: Direct</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>of Indirect</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="420"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(Month/Day/Year)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="40"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>if any</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="20"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Code (Instr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Beneficially</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(D) or Indirect</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Beneficial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="40"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(Month/Day/Year)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="20"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>8)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Owned Following</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(I) (Instr. 4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Ownership</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="74"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Reported</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(Instr. 4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="39"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Code  V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Amount</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(A) or</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Price</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Transaction(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="98"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(Instr. 3 and 4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="67"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="5"/>
+                <w:szCs w:val="5"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="43"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="366"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>Class B Common Stock</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="520"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>01/02/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:color w:val="0000FF"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="008000"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="260"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="160"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="860" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>1,091.18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>5,566</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="340"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="880"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Table II - Derivative Securities Acquired, Disposed of, or Beneficially Owned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="2C2C2C"/>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="239"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5280" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="500"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(e.g., puts, calls, warrants, options, convertible securities)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="36"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1740" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="173"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1. Title of</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>3. Transaction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>3A. Deemed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>5. Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>6. Date Exercisable and</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>7. Title and</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="97"/>
+              </w:rPr>
+              <w:t>8. Price of</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1740" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="140"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>9. Number of    10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="120"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>11. Nature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Derivative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Conversion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Execution Date,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Transaction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Expiration Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Amount of</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="97"/>
+              </w:rPr>
+              <w:t>Derivative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="140"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>derivative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="280"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="99"/>
+              </w:rPr>
+              <w:t>Ownership</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="120"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>of Indirect</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Security</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>or Exercise</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(Month/Day/Year)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>if any</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Code (Instr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Derivative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(Month/Day/Year)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Securities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Security</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="140"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Securities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="280"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Form:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="120"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Beneficial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(Instr. 3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Price of</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(Month/Day/Year)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>8)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Securities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Underlying</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(Instr. 5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="140"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="98"/>
+              </w:rPr>
+              <w:t>Beneficially</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="280"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Direct (D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="120"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Ownership</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Derivative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Acquired</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Derivative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="140"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Owned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="280"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>or Indirect</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="120"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(Instr. 4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Security</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(A) or</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Security (Instr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="140"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Following</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="280"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="99"/>
+              </w:rPr>
+              <w:t>(I) (Instr. 4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Disposed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>3 and 4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="140"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Reported</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>of (D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1740" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="140"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Transaction(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(Instr. 3, 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="140"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(Instr. 4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="165"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>and 5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="43"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="173"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Amount</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="140"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Expiration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0" w:line="133" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="11"/>
+                <w:szCs w:val="11"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="165"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="99"/>
+              </w:rPr>
+              <w:t>Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="120"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="80"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(A)   (D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:w w:val="98"/>
+              </w:rPr>
+              <w:t>Exercisable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="140"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="100"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="60"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Shares</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="43"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="2C2C2C"/>
+              <w:right w:val="single" w:sz="8" w:color="2C2C2C"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="3"/>
+                <w:szCs w:val="3"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>7005955</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-1797685</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="29845" cy="1802130"/>
+            <wp:wrapNone/>
+            <wp:docPr id="6" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="29845" cy="1802130"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="7" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Explanation of Responses:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="50" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t>1. Securities acquired pursuant to the Director's election under the Director Share Purchase Program to receive a portion of the fees received for service as a director in stock in lieu of cash.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="48" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Remarks:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="130" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblInd w:w="6580" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="195"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>Nicole Maddrey for</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="120"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>01/05/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="87"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1480" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="194" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>Christopher C. Davis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="7"/>
+                <w:szCs w:val="7"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="7"/>
+                <w:szCs w:val="7"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="92"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1480" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:color="auto"/>
+            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="7"/>
+                <w:szCs w:val="7"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="7"/>
+                <w:szCs w:val="7"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="7"/>
+                <w:szCs w:val="7"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="7"/>
+                <w:szCs w:val="7"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>** Signature of Reporting Person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="120"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="1"/>
+                <w:szCs w:val="1"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="25" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Reminder: Report on a separate line for each class of securities beneficially owned directly or indirectly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="50" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* If the form is filed by more than one reporting person, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>see</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Instruction 4 (b)(v).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="50" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:ind w:left="40" w:right="3340" w:firstLine="7"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="181" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intentional misstatements or omissions of facts constitute Federal Criminal Violations </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>See</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 U.S.C. 1001 and 15 U.S.C. 78ff(a). Note: File three copies of this Form, one of which must be manually signed. If space is insufficient, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>see</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Instruction 6 for procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="358" w:lineRule="exact"/>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>This format is in the process of being created from the filing. Please check back shortly.</w:t>
+        <w:t>Persons who respond to the collection of information contained in this form are not required to respond unless the form displays a currently valid OMB Number.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
       <w:cols w:equalWidth="0" w:num="1">
-        <w:col w:w="9166"/>
+        <w:col w:w="11080"/>
       </w:cols>
-      <w:pgMar w:left="1300" w:top="1440" w:right="1440" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+      <w:pgMar w:left="460" w:top="219" w:right="359" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+      <w:type w:val="continuous"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="327B23C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="**"/>
+      <w:numFmt w:val="bullet"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
@@ -477,51 +15621,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sec.gov/cgi-bin/browse-edgar?action=getcompany&amp;CIK=0001350384" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sec.gov/cgi-bin/browse-edgar?action=getcompany&amp;CIK=0000104889" TargetMode="External"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>3</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>